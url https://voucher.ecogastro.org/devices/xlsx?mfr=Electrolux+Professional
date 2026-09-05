--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -441,51 +441,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Kategorie</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Hersteller</t>
         </is>
       </c>
@@ -691,492 +691,632 @@
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>SkyLine Premium S 20 x 1/1</t>
         </is>
       </c>
       <c r="D11" s="3" t="n">
         <v>1580</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 20 x 2/1</t>
+          <t>SkyLine Premium S 5 600x400mm</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>2640</v>
+        <v>800</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 5 600x400mm</t>
+          <t>SkyLine Premium S 6 x 1/1</t>
         </is>
       </c>
       <c r="D13" s="3" t="n">
-        <v>800</v>
+        <v>840</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 6 x 1/1</t>
+          <t>SkyLine Premium S 6 x 2/1</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>840</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 6 x 2/1</t>
+          <t>SkyLine Premium S 8 600x400mm</t>
         </is>
       </c>
       <c r="D15" s="3" t="n">
-        <v>1160</v>
+        <v>940</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 8 600x400mm</t>
+          <t>SkyLine Pro 10 x 1/1</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>940</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 10 x 1/1</t>
+          <t>SkyLine Pro 10 x 2/1</t>
         </is>
       </c>
       <c r="D17" s="3" t="n">
-        <v>1280</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 10 x 2/1</t>
+          <t>SkyLine Pro 16 600x400mm</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>1920</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 16 600x400mm</t>
+          <t>SkyLine Pro 20 x 1/1</t>
         </is>
       </c>
       <c r="D19" s="3" t="n">
-        <v>1660</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 20 x 1/1</t>
+          <t>SkyLine Pro 20 x 2/1</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1920</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 20 x 2/1</t>
+          <t>SkyLine Pro 5 600x400mm</t>
         </is>
       </c>
       <c r="D21" s="3" t="n">
-        <v>3200</v>
+        <v>960</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 5 600x400mm</t>
+          <t>SkyLine Pro 6 x 1/1</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>960</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 6 x 1/1</t>
+          <t>SkyLine Pro 6 x 2/1</t>
         </is>
       </c>
       <c r="D23" s="3" t="n">
-        <v>1020</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 6 x 2/1</t>
+          <t>SkyLine Pro 8 600x400mm</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1420</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 8 600x400mm</t>
+          <t>SkyLine Pro S 10 x 1/1</t>
         </is>
       </c>
       <c r="D25" s="3" t="n">
-        <v>1160</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 10 x 1/1</t>
+          <t>SkyLine Pro S 10 x 2/1</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1220</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 10 x 2/1</t>
+          <t>SkyLine Pro S 16 600x400mm</t>
         </is>
       </c>
       <c r="D27" s="3" t="n">
-        <v>1840</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 16 600x400mm</t>
+          <t>SkyLine Pro S 20 x 1/1</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>1600</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 20 x 1/1</t>
+          <t>SkyLine Pro S 20 x 2/1</t>
         </is>
       </c>
       <c r="D29" s="3" t="n">
-        <v>1840</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 20 x 2/1</t>
+          <t>SkyLine Pro S 5 600x400mm</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>3060</v>
+        <v>920</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 5 600x400mm</t>
+          <t>SkyLine Pro S 6 x 1/1</t>
         </is>
       </c>
       <c r="D31" s="3" t="n">
-        <v>920</v>
+        <v>980</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 6 x 1/1</t>
+          <t>SkyLine Pro S 6 x 2/1</t>
         </is>
       </c>
       <c r="D32" s="2" t="n">
-        <v>980</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B33" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 6 x 2/1</t>
+          <t>SkyLine Pro S 8 600x400mm</t>
         </is>
       </c>
       <c r="D33" s="3" t="n">
-        <v>1340</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 8 600x400mm</t>
+          <t>Turm SkyLine Premium 6 &amp; 10 x 1/1</t>
         </is>
       </c>
       <c r="D34" s="2" t="n">
-        <v>1100</v>
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B35" s="3" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C35" s="3" t="inlineStr">
+        <is>
+          <t>Turm SkyLine Premium 6 &amp; 6 x 1/1</t>
+        </is>
+      </c>
+      <c r="D35" s="3" t="n">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>Turm SkyLine Premium S 6 &amp; 10 x 1/1</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="n">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B37" s="3" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C37" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Turm SkyLine Premium S 6 &amp; 6 x 1/1 </t>
+        </is>
+      </c>
+      <c r="D37" s="3" t="n">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>Turm SkyLine Pro 6 &amp; 10 x 1/1</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B39" s="3" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="inlineStr">
+        <is>
+          <t>Turm SkyLine Pro 6 &amp; 6 x 1/1</t>
+        </is>
+      </c>
+      <c r="D39" s="3" t="n">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>Turm SkyLine Pro S 6 &amp; 10 x 1/1</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>Kombidämpfer</t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
+        <is>
+          <t>Electrolux Professional</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Turm SkyLine Pro S 6 &amp; 6 x 1/1 </t>
+        </is>
+      </c>
+      <c r="D41" s="3" t="n">
+        <v>1960</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>