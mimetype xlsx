--- v0 (2026-08-23)
+++ v1 (2026-10-07)
@@ -441,51 +441,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D247"/>
+  <dimension ref="A1:D270"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Kategorie</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Hersteller</t>
         </is>
       </c>
@@ -1795,107 +1795,107 @@
         <is>
           <t>PT-XL EnergyPlus</t>
         </is>
       </c>
       <c r="D66" s="2" t="n">
         <v>1200</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Geschirrspüler — Haubenspülmaschine 1 Korb, 500x650mm</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Meiko</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>M-iClean HL</t>
         </is>
       </c>
       <c r="D67" s="3" t="n">
-        <v>900</v>
+        <v>980</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>Geschirrspüler — Haubenspülmaschine 1 Korb, 500x650mm</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Meiko</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>M-iClean HL AirConcept/WWHR</t>
+          <t>M-iClean HL AirConcept</t>
         </is>
       </c>
       <c r="D68" s="2" t="n">
-        <v>1220</v>
+        <v>980</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Geschirrspüler — Haubenspülmaschine 1 Korb, 500x650mm</t>
         </is>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
           <t>Meiko</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>M-iClean HL WWHR</t>
+          <t>M-iClean HL AirConcept/WWHR</t>
         </is>
       </c>
       <c r="D69" s="3" t="n">
-        <v>980</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>Geschirrspüler — Haubenspülmaschine 1 Korb, 500x650mm</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Meiko</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>M-iClean HLAirConcept</t>
+          <t>M-iClean HL WWHR</t>
         </is>
       </c>
       <c r="D70" s="2" t="n">
         <v>980</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Geschirrspüler — Haubenspülmaschine 2 Körbe</t>
         </is>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
           <t>Gehrig Group</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>GTW 5700</t>
         </is>
       </c>
       <c r="D71" s="3" t="n">
         <v>1760</v>
       </c>
@@ -2631,2812 +2631,3272 @@
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>SkyLine Premium S 20 x 1/1</t>
         </is>
       </c>
       <c r="D108" s="2" t="n">
         <v>1580</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 20 x 2/1</t>
+          <t>SkyLine Premium S 5 600x400mm</t>
         </is>
       </c>
       <c r="D109" s="3" t="n">
-        <v>2640</v>
+        <v>800</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 5 600x400mm</t>
+          <t>SkyLine Premium S 6 x 1/1</t>
         </is>
       </c>
       <c r="D110" s="2" t="n">
-        <v>800</v>
+        <v>840</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B111" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 6 x 1/1</t>
+          <t>SkyLine Premium S 6 x 2/1</t>
         </is>
       </c>
       <c r="D111" s="3" t="n">
-        <v>840</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 6 x 2/1</t>
+          <t>SkyLine Premium S 8 600x400mm</t>
         </is>
       </c>
       <c r="D112" s="2" t="n">
-        <v>1160</v>
+        <v>940</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B113" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Premium S 8 600x400mm</t>
+          <t>SkyLine Pro 10 x 1/1</t>
         </is>
       </c>
       <c r="D113" s="3" t="n">
-        <v>940</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 10 x 1/1</t>
+          <t>SkyLine Pro 10 x 2/1</t>
         </is>
       </c>
       <c r="D114" s="2" t="n">
-        <v>1280</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 10 x 2/1</t>
+          <t>SkyLine Pro 16 600x400mm</t>
         </is>
       </c>
       <c r="D115" s="3" t="n">
-        <v>1920</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 16 600x400mm</t>
+          <t>SkyLine Pro 20 x 1/1</t>
         </is>
       </c>
       <c r="D116" s="2" t="n">
-        <v>1660</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B117" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 20 x 1/1</t>
+          <t>SkyLine Pro 20 x 2/1</t>
         </is>
       </c>
       <c r="D117" s="3" t="n">
-        <v>1920</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 20 x 2/1</t>
+          <t>SkyLine Pro 5 600x400mm</t>
         </is>
       </c>
       <c r="D118" s="2" t="n">
-        <v>3200</v>
+        <v>960</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B119" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 5 600x400mm</t>
+          <t>SkyLine Pro 6 x 1/1</t>
         </is>
       </c>
       <c r="D119" s="3" t="n">
-        <v>960</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 6 x 1/1</t>
+          <t>SkyLine Pro 6 x 2/1</t>
         </is>
       </c>
       <c r="D120" s="2" t="n">
-        <v>1020</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro 6 x 2/1</t>
+          <t>SkyLine Pro 8 600x400mm</t>
         </is>
       </c>
       <c r="D121" s="3" t="n">
-        <v>1420</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro 8 600x400mm</t>
+          <t>SkyLine Pro S 10 x 1/1</t>
         </is>
       </c>
       <c r="D122" s="2" t="n">
-        <v>1160</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B123" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 10 x 1/1</t>
+          <t>SkyLine Pro S 10 x 2/1</t>
         </is>
       </c>
       <c r="D123" s="3" t="n">
-        <v>1220</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 10 x 2/1</t>
+          <t>SkyLine Pro S 16 600x400mm</t>
         </is>
       </c>
       <c r="D124" s="2" t="n">
-        <v>1840</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B125" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 16 600x400mm</t>
+          <t>SkyLine Pro S 20 x 1/1</t>
         </is>
       </c>
       <c r="D125" s="3" t="n">
-        <v>1600</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 20 x 1/1</t>
+          <t>SkyLine Pro S 20 x 2/1</t>
         </is>
       </c>
       <c r="D126" s="2" t="n">
-        <v>1840</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 20 x 2/1</t>
+          <t>SkyLine Pro S 5 600x400mm</t>
         </is>
       </c>
       <c r="D127" s="3" t="n">
-        <v>3060</v>
+        <v>920</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 5 600x400mm</t>
+          <t>SkyLine Pro S 6 x 1/1</t>
         </is>
       </c>
       <c r="D128" s="2" t="n">
-        <v>920</v>
+        <v>980</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B129" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 6 x 1/1</t>
+          <t>SkyLine Pro S 6 x 2/1</t>
         </is>
       </c>
       <c r="D129" s="3" t="n">
-        <v>980</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 6 x 2/1</t>
+          <t>SkyLine Pro S 8 600x400mm</t>
         </is>
       </c>
       <c r="D130" s="2" t="n">
-        <v>1340</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B131" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>SkyLine Pro S 8 600x400mm</t>
+          <t>Turm SkyLine Premium 6 &amp; 10 x 1/1</t>
         </is>
       </c>
       <c r="D131" s="3" t="n">
-        <v>1100</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>Turm SkyLine Premium 6 &amp; 10 x 1/1</t>
+          <t>Turm SkyLine Premium 6 &amp; 6 x 1/1</t>
         </is>
       </c>
       <c r="D132" s="2" t="n">
-        <v>2040</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Turm SkyLine Premium 6 &amp; 6 x 1/1</t>
+          <t>Turm SkyLine Premium S 6 &amp; 10 x 1/1</t>
         </is>
       </c>
       <c r="D133" s="3" t="n">
-        <v>1820</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>Turm SkyLine Premium S 6 &amp; 10 x 1/1</t>
+          <t xml:space="preserve">Turm SkyLine Premium S 6 &amp; 6 x 1/1 </t>
         </is>
       </c>
       <c r="D134" s="2" t="n">
-        <v>1900</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B135" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Turm SkyLine Premium S 6 &amp; 6 x 1/1 </t>
+          <t>Turm SkyLine Pro 6 &amp; 10 x 1/1</t>
         </is>
       </c>
       <c r="D135" s="3" t="n">
-        <v>1680</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>Turm SkyLine Pro 6 &amp; 10 x 1/1</t>
+          <t>Turm SkyLine Pro 6 &amp; 6 x 1/1</t>
         </is>
       </c>
       <c r="D136" s="2" t="n">
-        <v>2300</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B137" s="3" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Turm SkyLine Pro 6 &amp; 6 x 1/1</t>
+          <t>Turm SkyLine Pro S 6 &amp; 10 x 1/1</t>
         </is>
       </c>
       <c r="D137" s="3" t="n">
-        <v>2060</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>Electrolux Professional</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>Turm SkyLine Pro S 6 &amp; 10 x 1/1</t>
+          <t xml:space="preserve">Turm SkyLine Pro S 6 &amp; 6 x 1/1 </t>
         </is>
       </c>
       <c r="D138" s="2" t="n">
-        <v>2200</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
-          <t>Electrolux Professional</t>
+          <t>Eloma</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Turm SkyLine Pro S 6 &amp; 6 x 1/1 </t>
+          <t>Genius MT 10-11</t>
         </is>
       </c>
       <c r="D139" s="3" t="n">
-        <v>1960</v>
+        <v>940</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>Eloma</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>Genius MT 10-11</t>
+          <t>Genius MT 6-11</t>
         </is>
       </c>
       <c r="D140" s="2" t="n">
-        <v>940</v>
+        <v>740</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B141" s="3" t="inlineStr">
         <is>
           <t>Eloma</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Genius MT 6-11</t>
+          <t>Joker 6-11</t>
         </is>
       </c>
       <c r="D141" s="3" t="n">
         <v>740</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>Eloma</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>Joker 6-11</t>
+          <t>Joker 6-23</t>
         </is>
       </c>
       <c r="D142" s="2" t="n">
-        <v>740</v>
+        <v>660</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B143" s="3" t="inlineStr">
         <is>
           <t>Eloma</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Joker 6-23</t>
+          <t>Multimax 10-11</t>
         </is>
       </c>
       <c r="D143" s="3" t="n">
-        <v>660</v>
+        <v>940</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>Eloma</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>Multimax 10-11</t>
+          <t>Multimax 6-11</t>
         </is>
       </c>
       <c r="D144" s="2" t="n">
-        <v>940</v>
+        <v>740</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
-          <t>Eloma</t>
+          <t>Hobart</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Multimax 6-11</t>
+          <t>Combi plus 061</t>
         </is>
       </c>
       <c r="D145" s="3" t="n">
-        <v>740</v>
+        <v>820</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>Hobart</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>Combi plus 061</t>
+          <t xml:space="preserve">Combi plus 101 </t>
         </is>
       </c>
       <c r="D146" s="2" t="n">
-        <v>820</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B147" s="3" t="inlineStr">
         <is>
           <t>Hobart</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Combi plus 101 </t>
+          <t xml:space="preserve">Combi plus 102 </t>
         </is>
       </c>
       <c r="D147" s="3" t="n">
-        <v>1020</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>Hobart</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Combi plus 102 </t>
+          <t xml:space="preserve">Combi plus 201 </t>
         </is>
       </c>
       <c r="D148" s="2" t="n">
         <v>1520</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B149" s="3" t="inlineStr">
         <is>
           <t>Hobart</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Combi plus 201 </t>
+          <t xml:space="preserve">Combi plus 202 </t>
         </is>
       </c>
       <c r="D149" s="3" t="n">
-        <v>1520</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>Hobart</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Combi plus 202 </t>
+          <t xml:space="preserve">Combi plus 611 </t>
         </is>
       </c>
       <c r="D150" s="2" t="n">
-        <v>2540</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
           <t>Hobart</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Combi plus 611 </t>
+          <t>Combi plus 661</t>
         </is>
       </c>
       <c r="D151" s="3" t="n">
-        <v>1320</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Hugentobler</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>Combi plus 661</t>
+          <t>Practico Vision Plus 0611</t>
         </is>
       </c>
       <c r="D152" s="2" t="n">
-        <v>1120</v>
+        <v>880</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B153" s="3" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 0611</t>
+          <t>Practico Vision Plus 0621</t>
         </is>
       </c>
       <c r="D153" s="3" t="n">
-        <v>880</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 0621</t>
+          <t>Practico Vision Plus 0623</t>
         </is>
       </c>
       <c r="D154" s="2" t="n">
-        <v>1200</v>
+        <v>760</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B155" s="3" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 0623</t>
+          <t>Practico Vision Plus 1011</t>
         </is>
       </c>
       <c r="D155" s="3" t="n">
-        <v>760</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 1011</t>
+          <t>Practico Vision Plus 1011 L</t>
         </is>
       </c>
       <c r="D156" s="2" t="n">
         <v>1100</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 1011 L</t>
+          <t>Practico Vision Plus 1011 XL</t>
         </is>
       </c>
       <c r="D157" s="3" t="n">
         <v>1100</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 1011 XL</t>
+          <t>Practico Vision Plus 1021</t>
         </is>
       </c>
       <c r="D158" s="2" t="n">
-        <v>1100</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B159" s="3" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 1021</t>
+          <t>Practico Vision Plus 1221</t>
         </is>
       </c>
       <c r="D159" s="3" t="n">
-        <v>1640</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 1221</t>
+          <t>Practico Vision Plus 2011</t>
         </is>
       </c>
       <c r="D160" s="2" t="n">
-        <v>1860</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B161" s="3" t="inlineStr">
         <is>
           <t>Hugentobler</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 2011</t>
+          <t>Practico Vision Plus 2021</t>
         </is>
       </c>
       <c r="D161" s="3" t="n">
-        <v>1640</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>Hugentobler</t>
+          <t>MKN</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>Practico Vision Plus 2021</t>
+          <t>FKECOD115T/C</t>
         </is>
       </c>
       <c r="D162" s="2" t="n">
-        <v>2740</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
-          <t>FKECOD115T/C</t>
+          <t>FKECOD121T/C</t>
         </is>
       </c>
       <c r="D163" s="3" t="n">
-        <v>1360</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>FKECOD121T/C</t>
+          <t>FKECOD215T/C</t>
         </is>
       </c>
       <c r="D164" s="2" t="n">
         <v>2040</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B165" s="3" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>FKECOD215T/C</t>
+          <t>FKECOD221T/C</t>
         </is>
       </c>
       <c r="D165" s="3" t="n">
-        <v>2040</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>FKECOD221T/C</t>
+          <t>FKECOD615T/C</t>
         </is>
       </c>
       <c r="D166" s="2" t="n">
-        <v>3400</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B167" s="3" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>FKECOD615T/C</t>
+          <t>FKECOD621T/C</t>
         </is>
       </c>
       <c r="D167" s="3" t="n">
-        <v>1080</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>FKECOD621T/C</t>
+          <t>SKECOD610T</t>
         </is>
       </c>
       <c r="D168" s="2" t="n">
-        <v>1500</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>SKECOD610T</t>
+          <t>SKECOD610T/CG2</t>
         </is>
       </c>
       <c r="D169" s="3" t="n">
         <v>1080</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>MKN</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>SKECOD610T/CG2</t>
+          <t>SKECOD623T/CG2</t>
         </is>
       </c>
       <c r="D170" s="2" t="n">
-        <v>1080</v>
+        <v>960</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B171" s="3" t="inlineStr">
         <is>
-          <t>MKN</t>
+          <t>Rational</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>SKECOD623T/CG2</t>
+          <t>iCombi Pro 10 - 2/1 E</t>
         </is>
       </c>
       <c r="D171" s="3" t="n">
-        <v>960</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>iCombi Pro 10 - 2/1</t>
+          <t>iCombi Pro 10-1/1 E</t>
         </is>
       </c>
       <c r="D172" s="2" t="n">
-        <v>1720</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B173" s="3" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>iCombi Pro 20-1/1</t>
+          <t>iCombi Pro 20-1/1 E</t>
         </is>
       </c>
       <c r="D173" s="3" t="n">
         <v>1720</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>iCombi Pro 20-2/1</t>
+          <t>iCombi Pro 20-2/1 E</t>
         </is>
       </c>
       <c r="D174" s="2" t="n">
         <v>2880</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>iCombi Pro 6-1/1 E</t>
         </is>
       </c>
       <c r="D175" s="3" t="n">
         <v>920</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>iCombi Pro XS 6-2/3 E</t>
+          <t>iCombi Pro 6-2/1 E</t>
         </is>
       </c>
       <c r="D176" s="2" t="n">
-        <v>800</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B177" s="3" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>iCombo Pro 10-1/1</t>
+          <t>iCombi Pro XS 6-2/3 E</t>
         </is>
       </c>
       <c r="D177" s="3" t="n">
-        <v>1140</v>
+        <v>800</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>Rational</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>iCombo Pro 6-2/1</t>
+          <t>iHexagon 6-1/1</t>
         </is>
       </c>
       <c r="D178" s="2" t="n">
-        <v>1260</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B179" s="3" t="inlineStr">
         <is>
-          <t>Rational</t>
+          <t>Salvis</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>iHexagon 6-1/1</t>
+          <t>1011 QT-Pro</t>
         </is>
       </c>
       <c r="D179" s="3" t="n">
-        <v>970</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>1011 QT-Pro</t>
+          <t>1011 T-Pro</t>
         </is>
       </c>
       <c r="D180" s="2" t="n">
-        <v>1640</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>1011 T-Pro</t>
+          <t>1021 QT-Pro</t>
         </is>
       </c>
       <c r="D181" s="3" t="n">
-        <v>1080</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>1021 QT-Pro</t>
+          <t>2011 QT-Pro</t>
         </is>
       </c>
       <c r="D182" s="2" t="n">
         <v>1640</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B183" s="3" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>2011 QT-Pro</t>
+          <t>611 QT-Pro</t>
         </is>
       </c>
       <c r="D183" s="3" t="n">
-        <v>1640</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>611 QT-Pro</t>
+          <t>611 T-Pro</t>
         </is>
       </c>
       <c r="D184" s="2" t="n">
-        <v>1200</v>
+        <v>860</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B185" s="3" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>611 T-Pro</t>
+          <t>621 QT-Pro</t>
         </is>
       </c>
       <c r="D185" s="3" t="n">
-        <v>860</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>Salvis</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>621 QT-Pro</t>
+          <t>623 T-Pro</t>
         </is>
       </c>
       <c r="D186" s="2" t="n">
-        <v>1200</v>
+        <v>760</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
-          <t>Salvis</t>
+          <t>Unox</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>623 T-Pro</t>
+          <t>Bakertop-X XELA-05EU-EX</t>
         </is>
       </c>
       <c r="D187" s="3" t="n">
-        <v>760</v>
+        <v>960</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>Unox</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>Bakertop-X XELA-05EU-EX</t>
+          <t>Bakertop-X XELA-10EU-EX</t>
         </is>
       </c>
       <c r="D188" s="2" t="n">
-        <v>960</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B189" s="3" t="inlineStr">
         <is>
           <t>Unox</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Bakertop-X XELA-10EU-EX</t>
+          <t>Cheftop -X XEDA-1021-EX</t>
         </is>
       </c>
       <c r="D189" s="3" t="n">
-        <v>1340</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>Unox</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>Cheftop -X XEDA-1021-EX</t>
+          <t>Cheftop-X XEDA-0611-EX</t>
         </is>
       </c>
       <c r="D190" s="2" t="n">
-        <v>1680</v>
+        <v>900</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B191" s="3" t="inlineStr">
         <is>
           <t>Unox</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Cheftop-X XEDA-0611-EX</t>
+          <t>Cheftop-X XEDA-0621-EX</t>
         </is>
       </c>
       <c r="D191" s="3" t="n">
-        <v>900</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>Unox</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>Cheftop-X XEDA-0621-EX</t>
+          <t>Cheftop-X XEDA-1011-EX</t>
         </is>
       </c>
       <c r="D192" s="2" t="n">
-        <v>1240</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
-          <t>Unox</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Cheftop-X XEDA-1011-EX</t>
+          <t>Magistar DI 10 x 1/1</t>
         </is>
       </c>
       <c r="D193" s="3" t="n">
-        <v>1120</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>Multifunktionsgeräte</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>Rational</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>iVario 2-XS</t>
+          <t>Magistar DI 10 x 2/1</t>
         </is>
       </c>
       <c r="D194" s="2" t="n">
-        <v>870</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
-          <t>Multifunktionsgeräte</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B195" s="3" t="inlineStr">
         <is>
-          <t>Rational</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>iVario Pro 2-S</t>
+          <t>Magistar DI 20 x 1/1</t>
         </is>
       </c>
       <c r="D195" s="3" t="n">
-        <v>1260</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>Multifunktionsgeräte</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>Rational</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>iVario Pro L</t>
+          <t>Magistar DI 20 x 2/1</t>
         </is>
       </c>
       <c r="D196" s="2" t="n">
-        <v>1280</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>Multifunktionsgeräte</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B197" s="3" t="inlineStr">
         <is>
-          <t>Rational</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>iVario Pro XL</t>
+          <t>Magistar DI 6 x 1/1</t>
         </is>
       </c>
       <c r="D197" s="3" t="n">
-        <v>1930</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>S100E - 0.95 x 0.735 m - 1 Deck</t>
+          <t>Magistar DI 6 x 2/1</t>
         </is>
       </c>
       <c r="D198" s="2" t="n">
-        <v>400</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>S100E - 0.95 x 0.735 m - 2 Deck</t>
+          <t>Magistar DS 10 x 1/1</t>
         </is>
       </c>
       <c r="D199" s="3" t="n">
-        <v>780</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>S100E - 0.95 x 0.735 m - 3 Deck</t>
+          <t>Magistar DS 10 x 2/1</t>
         </is>
       </c>
       <c r="D200" s="2" t="n">
-        <v>1180</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B201" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>S105E - 0.95 x 1.265 m - 1 Deck</t>
+          <t>Magistar DS 20 x 1/1</t>
         </is>
       </c>
       <c r="D201" s="3" t="n">
-        <v>680</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>S105E - 0.95 x 1.265 m - 2 Deck</t>
+          <t>Magistar DS 20 x 2/1</t>
         </is>
       </c>
       <c r="D202" s="2" t="n">
-        <v>1340</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B203" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>S105E - 0.95 x 1.265 m - 3 Deck</t>
+          <t>Magistar DS 6 x 1/1</t>
         </is>
       </c>
       <c r="D203" s="3" t="n">
-        <v>2020</v>
+        <v>900</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>S120E - 1.245 x 0.735 m - 1 Deck</t>
+          <t>Magistar DS 6 x 2/1</t>
         </is>
       </c>
       <c r="D204" s="2" t="n">
-        <v>520</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>S120E - 1.245 x 0.735 m - 2 Deck</t>
+          <t>Magistar TI 10 x 1/1</t>
         </is>
       </c>
       <c r="D205" s="3" t="n">
-        <v>1020</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>S120E - 1.245 x 0.735 m - 3 Deck</t>
+          <t>Magistar TI 10 x 2/1</t>
         </is>
       </c>
       <c r="D206" s="2" t="n">
-        <v>1540</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B207" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>S125E - 1.245 x 1.265 m - 1 Deck</t>
+          <t>Magistar TI 20 x 1/1</t>
         </is>
       </c>
       <c r="D207" s="3" t="n">
-        <v>880</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>S125E - 1.245 x 1.265 m - 2 Deck</t>
+          <t>Magistar TI 20 x 2/1</t>
         </is>
       </c>
       <c r="D208" s="2" t="n">
-        <v>1760</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B209" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>S125E - 1.245 x 1.265 m - 3 Deck</t>
+          <t>Magistar TI 6 x 1/1</t>
         </is>
       </c>
       <c r="D209" s="3" t="n">
-        <v>2640</v>
+        <v>980</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>S140E - 1.4 x 0.935 m - 1 Deck</t>
+          <t>Magistar TI 6 x 2/1</t>
         </is>
       </c>
       <c r="D210" s="2" t="n">
-        <v>740</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>S140E - 1.4 x 0.935 m - 2 Deck</t>
+          <t>Magistar TS 10 x 1/1</t>
         </is>
       </c>
       <c r="D211" s="3" t="n">
-        <v>1460</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>S140E - 1.4 x 0.935 m - 3 Deck</t>
+          <t>Magistar TS 10 x 2/1</t>
         </is>
       </c>
       <c r="D212" s="2" t="n">
-        <v>2200</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B213" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>S50E - 0.475 x 0.735 m - 1 Deck</t>
+          <t>Magistar TS 20 x 1/1</t>
         </is>
       </c>
       <c r="D213" s="3" t="n">
-        <v>200</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>S50E - 0.475 x 0.735 m - 2 Deck</t>
+          <t>Magistar TS 20 x 2/1</t>
         </is>
       </c>
       <c r="D214" s="2" t="n">
-        <v>400</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
-          <t>Pizzaöfen</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B215" s="3" t="inlineStr">
         <is>
-          <t>Moretti Forni</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
-          <t>S50E - 0.475 x 0.735 m - 3 Deck</t>
+          <t>Magistar TS 6 x 1/1</t>
         </is>
       </c>
       <c r="D215" s="3" t="n">
-        <v>580</v>
+        <v>840</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 400x400 mm Korb (Gläser)</t>
+          <t>Kombidämpfer</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>Bartscher</t>
+          <t>Zanussi Professional</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>TopClean 44</t>
+          <t>Magistar TS 6 x 2/1</t>
         </is>
       </c>
       <c r="D216" s="2" t="n">
-        <v>380</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 400x400 mm Korb (Gläser)</t>
+          <t>Multifunktionsgeräte</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
-          <t>Meiko</t>
+          <t>Rational</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
-          <t>M-iClean US ComfortAir</t>
+          <t>iVario 2-XS</t>
         </is>
       </c>
       <c r="D217" s="3" t="n">
-        <v>200</v>
+        <v>870</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 400x400 mm Korb (Gläser)</t>
+          <t>Multifunktionsgeräte</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>Winterhalter</t>
+          <t>Rational</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>UC-S Energy</t>
+          <t>iVario Pro 2-S</t>
         </is>
       </c>
       <c r="D218" s="2" t="n">
-        <v>240</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Multifunktionsgeräte</t>
         </is>
       </c>
       <c r="B219" s="3" t="inlineStr">
         <is>
-          <t>Ackermann</t>
+          <t>Rational</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>U 540</t>
+          <t>iVario Pro L</t>
         </is>
       </c>
       <c r="D219" s="3" t="n">
-        <v>460</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Multifunktionsgeräte</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>Bartscher</t>
+          <t>Rational</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>TF-517</t>
+          <t>iVario Pro XL</t>
         </is>
       </c>
       <c r="D220" s="2" t="n">
-        <v>540</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B221" s="3" t="inlineStr">
         <is>
-          <t>Gehrig Group</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>GTW 3300</t>
+          <t>S100E - 0.95 x 0.735 m - 1 Deck</t>
         </is>
       </c>
       <c r="D221" s="3" t="n">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>CareS-10C</t>
+          <t>S100E - 0.95 x 0.735 m - 2 Deck</t>
         </is>
       </c>
       <c r="D222" s="2" t="n">
-        <v>480</v>
+        <v>780</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Eco+F515-11C</t>
+          <t>S100E - 0.95 x 0.735 m - 3 Deck</t>
         </is>
       </c>
       <c r="D223" s="3" t="n">
-        <v>380</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>Eco+F515-11D</t>
+          <t>S105E - 0.95 x 1.265 m - 1 Deck</t>
         </is>
       </c>
       <c r="D224" s="2" t="n">
-        <v>380</v>
+        <v>680</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B225" s="3" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>Eco+F515S-11C</t>
+          <t>S105E - 0.95 x 1.265 m - 2 Deck</t>
         </is>
       </c>
       <c r="D225" s="3" t="n">
-        <v>380</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>Eco+F515S-11D</t>
+          <t>S105E - 0.95 x 1.265 m - 3 Deck</t>
         </is>
       </c>
       <c r="D226" s="2" t="n">
-        <v>380</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B227" s="3" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
-          <t>FP-10C</t>
+          <t>S120E - 1.245 x 0.735 m - 1 Deck</t>
         </is>
       </c>
       <c r="D227" s="3" t="n">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>FPLS-10C</t>
+          <t>S120E - 1.245 x 0.735 m - 2 Deck</t>
         </is>
       </c>
       <c r="D228" s="2" t="n">
-        <v>480</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
-          <t>FPS-10C</t>
+          <t>S120E - 1.245 x 0.735 m - 3 Deck</t>
         </is>
       </c>
       <c r="D229" s="3" t="n">
-        <v>480</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>FX-10C</t>
+          <t>S125E - 1.245 x 1.265 m - 1 Deck</t>
         </is>
       </c>
       <c r="D230" s="2" t="n">
-        <v>420</v>
+        <v>880</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B231" s="3" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>FXL-10C</t>
+          <t>S125E - 1.245 x 1.265 m - 2 Deck</t>
         </is>
       </c>
       <c r="D231" s="3" t="n">
-        <v>420</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>FXLS-10C</t>
+          <t>S125E - 1.245 x 1.265 m - 3 Deck</t>
         </is>
       </c>
       <c r="D232" s="2" t="n">
-        <v>420</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B233" s="3" t="inlineStr">
         <is>
-          <t>Hobart</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
-          <t>FXS-10C</t>
+          <t>S140E - 1.4 x 0.935 m - 1 Deck</t>
         </is>
       </c>
       <c r="D233" s="3" t="n">
-        <v>420</v>
+        <v>740</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>Meiko</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>M-iClean UM ComfortAir</t>
+          <t>S140E - 1.4 x 0.935 m - 2 Deck</t>
         </is>
       </c>
       <c r="D234" s="2" t="n">
-        <v>380</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
-          <t>Meiko</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>M-iClean UM+ ComfortAir</t>
+          <t>S140E - 1.4 x 0.935 m - 3 Deck</t>
         </is>
       </c>
       <c r="D235" s="3" t="n">
-        <v>440</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>Winterhalter</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>UC-M</t>
+          <t>S50E - 0.475 x 0.735 m - 1 Deck</t>
         </is>
       </c>
       <c r="D236" s="2" t="n">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B237" s="3" t="inlineStr">
         <is>
-          <t>Winterhalter</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>UC-M Energy</t>
+          <t>S50E - 0.475 x 0.735 m - 2 Deck</t>
         </is>
       </c>
       <c r="D237" s="3" t="n">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+          <t>Pizzaöfen</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>Meiko</t>
+          <t>Moretti Forni</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>M-iClean UL ComfortAir</t>
+          <t>S50E - 0.475 x 0.735 m - 3 Deck</t>
         </is>
       </c>
       <c r="D238" s="2" t="n">
-        <v>560</v>
+        <v>580</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 400x400 mm Korb (Gläser)</t>
         </is>
       </c>
       <c r="B239" s="3" t="inlineStr">
         <is>
-          <t>Winterhalter</t>
+          <t>Bartscher</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>UC-L</t>
+          <t>TopClean 44</t>
         </is>
       </c>
       <c r="D239" s="3" t="n">
-        <v>640</v>
+        <v>380</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 400x400 mm Korb (Gläser)</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>Winterhalter</t>
+          <t>Meiko</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>UC-L Energy</t>
+          <t>M-iClean US ComfortAir</t>
         </is>
       </c>
       <c r="D240" s="2" t="n">
-        <v>660</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 400x400 mm Korb (Gläser)</t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
           <t>Winterhalter</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>UC-XL</t>
+          <t>UC-S Energy</t>
         </is>
       </c>
       <c r="D241" s="3" t="n">
-        <v>640</v>
+        <v>240</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>Winterhalter</t>
+          <t>Ackermann</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t>UC-XL Energy</t>
+          <t>U 540</t>
         </is>
       </c>
       <c r="D242" s="2" t="n">
-        <v>660</v>
+        <v>460</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>Warmhaltewagen ohne Wärmebrücke</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
         </is>
       </c>
       <c r="B243" s="3" t="inlineStr">
         <is>
-          <t>megaPlus</t>
+          <t>Bartscher</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Alle Typen</t>
+          <t>TF-517</t>
         </is>
       </c>
       <c r="D243" s="3" t="n">
-        <v>1070</v>
+        <v>540</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>Wärmebrücken</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>Beer Grill</t>
+          <t>Gehrig Group</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>IR-Wärmebrücke mit aut. Erkennung (2 Heizzonen)</t>
+          <t>GTW 3300</t>
         </is>
       </c>
       <c r="D244" s="2" t="n">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
-          <t>Wärmebrücken</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
         </is>
       </c>
       <c r="B245" s="3" t="inlineStr">
         <is>
-          <t>Beer Grill</t>
+          <t>Hobart</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>IR-Wärmebrücke mit aut. Erkennung (3 Heizzonen)</t>
+          <t>CareS-10C</t>
         </is>
       </c>
       <c r="D245" s="3" t="n">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>Wärmebrücken</t>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>Beer Grill</t>
+          <t>Hobart</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>IR-Wärmebrücke mit aut. Erkennung (4 Heizzonen)</t>
+          <t>Eco+F515-11C</t>
         </is>
       </c>
       <c r="D246" s="2" t="n">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B247" s="3" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C247" s="3" t="inlineStr">
+        <is>
+          <t>Eco+F515-11D</t>
+        </is>
+      </c>
+      <c r="D247" s="3" t="n">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>Eco+F515S-11C</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="n">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B249" s="3" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C249" s="3" t="inlineStr">
+        <is>
+          <t>Eco+F515S-11D</t>
+        </is>
+      </c>
+      <c r="D249" s="3" t="n">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>FP-10C</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B251" s="3" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C251" s="3" t="inlineStr">
+        <is>
+          <t>FPLS-10C</t>
+        </is>
+      </c>
+      <c r="D251" s="3" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>FPS-10C</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>FX-10C</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="n">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>FXL-10C</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="n">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B255" s="3" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C255" s="3" t="inlineStr">
+        <is>
+          <t>FXLS-10C</t>
+        </is>
+      </c>
+      <c r="D255" s="3" t="n">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>Hobart</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>FXS-10C</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="n">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B257" s="3" t="inlineStr">
+        <is>
+          <t>Meiko</t>
+        </is>
+      </c>
+      <c r="C257" s="3" t="inlineStr">
+        <is>
+          <t>M-iClean UM ComfortAir</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="n">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>Meiko</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>M-iClean UM+ ComfortAir</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="n">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B259" s="3" t="inlineStr">
+        <is>
+          <t>Winterhalter</t>
+        </is>
+      </c>
+      <c r="C259" s="3" t="inlineStr">
+        <is>
+          <t>UC-M</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x500 mm Korb</t>
+        </is>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>Winterhalter</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>UC-M Energy</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="n">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+        </is>
+      </c>
+      <c r="B261" s="3" t="inlineStr">
+        <is>
+          <t>Meiko</t>
+        </is>
+      </c>
+      <c r="C261" s="3" t="inlineStr">
+        <is>
+          <t>M-iClean UL ComfortAir</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="n">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+        </is>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>Winterhalter</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>UC-L</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="n">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+        </is>
+      </c>
+      <c r="B263" s="3" t="inlineStr">
+        <is>
+          <t>Winterhalter</t>
+        </is>
+      </c>
+      <c r="C263" s="3" t="inlineStr">
+        <is>
+          <t>UC-L Energy</t>
+        </is>
+      </c>
+      <c r="D263" s="3" t="n">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+        </is>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>Winterhalter</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>UC-XL</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="n">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>Geschirrspüler — Untertischspülmaschinen, 500x600 mm Korb</t>
+        </is>
+      </c>
+      <c r="B265" s="3" t="inlineStr">
+        <is>
+          <t>Winterhalter</t>
+        </is>
+      </c>
+      <c r="C265" s="3" t="inlineStr">
+        <is>
+          <t>UC-XL Energy</t>
+        </is>
+      </c>
+      <c r="D265" s="3" t="n">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="inlineStr">
+        <is>
+          <t>Warmhaltewagen ohne Wärmebrücke</t>
+        </is>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>megaPlus</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>Alle Typen</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="n">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
           <t>Wärmebrücken</t>
         </is>
       </c>
-      <c r="B247" s="3" t="inlineStr">
+      <c r="B267" s="3" t="inlineStr">
         <is>
           <t>Beer Grill</t>
         </is>
       </c>
-      <c r="C247" s="3" t="inlineStr">
+      <c r="C267" s="3" t="inlineStr">
+        <is>
+          <t>IR-Wärmebrücke mit aut. Erkennung (2 Heizzonen)</t>
+        </is>
+      </c>
+      <c r="D267" s="3" t="n">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t>Wärmebrücken</t>
+        </is>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>Beer Grill</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>IR-Wärmebrücke mit aut. Erkennung (3 Heizzonen)</t>
+        </is>
+      </c>
+      <c r="D268" s="2" t="n">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="3" t="inlineStr">
+        <is>
+          <t>Wärmebrücken</t>
+        </is>
+      </c>
+      <c r="B269" s="3" t="inlineStr">
+        <is>
+          <t>Beer Grill</t>
+        </is>
+      </c>
+      <c r="C269" s="3" t="inlineStr">
+        <is>
+          <t>IR-Wärmebrücke mit aut. Erkennung (4 Heizzonen)</t>
+        </is>
+      </c>
+      <c r="D269" s="3" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
+        <is>
+          <t>Wärmebrücken</t>
+        </is>
+      </c>
+      <c r="B270" s="2" t="inlineStr">
+        <is>
+          <t>Beer Grill</t>
+        </is>
+      </c>
+      <c r="C270" s="2" t="inlineStr">
         <is>
           <t>IR-Wärmebrücke mit aut. Erkennung (5 Heizzonen)</t>
         </is>
       </c>
-      <c r="D247" s="3" t="n">
+      <c r="D270" s="2" t="n">
         <v>600</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>